--- v0 (2025-10-18)
+++ v1 (2026-05-08)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3DB5CE60" w14:textId="77777777" w:rsidR="00D02133" w:rsidRPr="00D73577" w:rsidRDefault="00D02133" w:rsidP="00D02133">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Procedura di comunicazione dello stato di gravidanza o puerperio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BB0B9A" w14:textId="77777777" w:rsidR="00D02133" w:rsidRPr="00D73577" w:rsidRDefault="00D02133" w:rsidP="003B19CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -358,51 +358,69 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Decreto Legislativo 9 a</w:t>
       </w:r>
       <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>prile 2008 n° 81 e s.m.i.” Attuazione dell’articolo1 della legge 3 agosto 2007,</w:t>
+        <w:t xml:space="preserve">prile 2008 n° 81 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” Attuazione dell’articolo1 della legge 3 agosto 2007,</w:t>
       </w:r>
       <w:r w:rsidR="00490E0F" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n° 123, in materia di tutela della salute e della sicurezza nei luoghi di lavoro”;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0346D20B" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
@@ -434,51 +452,69 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lgs</w:t>
       </w:r>
       <w:r w:rsidR="00490E0F" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19 settembre 1994 n° 626 e s.m.i.”;</w:t>
+        <w:t xml:space="preserve"> 19 settembre 1994 n° 626 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF4B022" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -717,110 +753,110 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e Manutenzione</w:t>
       </w:r>
       <w:r w:rsidR="009B538C" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00341CF3" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1ACEC6" w14:textId="4F6C0F40" w:rsidR="00F84465" w:rsidRPr="00D73577" w:rsidRDefault="00BB0251" w:rsidP="00D37D5E">
+    <w:p w14:paraId="2B1ACEC6" w14:textId="02FFD308" w:rsidR="00F84465" w:rsidRPr="00FE509D" w:rsidRDefault="00BB0251" w:rsidP="00D37D5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00FE509D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RSPP </w:t>
       </w:r>
-      <w:r w:rsidR="00F84465" w:rsidRPr="00D73577">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7F91DDCB" w14:textId="74BBF98A" w:rsidR="00F96A6B" w:rsidRPr="00D73577" w:rsidRDefault="00F96A6B" w:rsidP="00F96A6B">
+    <w:p w14:paraId="7F91DDCB" w14:textId="6F5D912F" w:rsidR="00F96A6B" w:rsidRPr="00D73577" w:rsidRDefault="00FE509D" w:rsidP="00F96A6B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1691"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
-[...5 lines deleted...]
-        <w:t>amedeo.lepore@unife.it</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sicurezza@unife.it</w:t>
+      </w:r>
+      <w:r w:rsidR="00C625D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF1118F" w14:textId="2C5FD5E4" w:rsidR="00D37D5E" w:rsidRPr="00D73577" w:rsidRDefault="00D37D5E" w:rsidP="00D37D5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1025,162 +1061,92 @@
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412D18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Medici </w:t>
       </w:r>
       <w:r w:rsidR="00770ED0" w:rsidRPr="00412D18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Competenti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27683055" w14:textId="77777777" w:rsidR="00834D94" w:rsidRPr="00D73577" w:rsidRDefault="00834D94" w:rsidP="00834D94">
-[...69 lines deleted...]
-    <w:p w14:paraId="6BADB5BF" w14:textId="091CED0E" w:rsidR="00490E0F" w:rsidRPr="00BC67A6" w:rsidRDefault="00866776" w:rsidP="00F84465">
+    <w:p w14:paraId="6BADB5BF" w14:textId="091CED0E" w:rsidR="00490E0F" w:rsidRPr="00BC67A6" w:rsidRDefault="00D37D5E" w:rsidP="00F84465">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00D37D5E" w:rsidRPr="00BC67A6">
+        <w:r w:rsidRPr="00BC67A6">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>medici.competenti@unife.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00790DCB" w:rsidRPr="00BC67A6">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D37D5E" w:rsidRPr="00BC67A6">
+      <w:r w:rsidRPr="00BC67A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00790DCB" w:rsidRPr="00BC67A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028B006B" w14:textId="77777777" w:rsidR="000647FD" w:rsidRPr="00D73577" w:rsidRDefault="000647FD" w:rsidP="00F84465">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2127"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1197,87 +1163,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412D18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medico Autorizzato</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8CA7C1" w14:textId="529CE2C7" w:rsidR="00F96A6B" w:rsidRPr="00C9121F" w:rsidRDefault="003C52FE" w:rsidP="00C9121F">
-[...35 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6E30BBEA" w14:textId="5C7CB54A" w:rsidR="00A543B6" w:rsidRPr="00D73577" w:rsidRDefault="00A543B6" w:rsidP="00F96A6B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D73577">
@@ -1300,1148 +1229,1342 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05C4E59F" w14:textId="77777777" w:rsidR="00490E0F" w:rsidRPr="00D73577" w:rsidRDefault="00490E0F" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DA9B58A" w14:textId="77777777" w:rsidR="004F21E2" w:rsidRPr="00D73577" w:rsidRDefault="004F21E2" w:rsidP="00423AA9">
+    <w:p w14:paraId="6DA9B58A" w14:textId="77777777" w:rsidR="004F21E2" w:rsidRPr="002208E0" w:rsidRDefault="004F21E2" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Responsabil</w:t>
       </w:r>
-      <w:r w:rsidR="00AF5E6B" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00AF5E6B" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e delle attività</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A6527D" w14:textId="39465418" w:rsidR="00CB65A9" w:rsidRPr="00D73577" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
+    <w:p w14:paraId="22A6527D" w14:textId="58B6E73C" w:rsidR="00CB65A9" w:rsidRPr="002208E0" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Direttore</w:t>
       </w:r>
-      <w:r w:rsidR="0093173F" w:rsidRPr="00D73577">
-[...15 lines deleted...]
-      <w:r w:rsidR="00760C77" w:rsidRPr="00D73577">
+      <w:r w:rsidR="0093173F" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0093173F" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di Dipartimento (per Docenti, Ricercatrici, </w:t>
+      </w:r>
+      <w:r w:rsidR="008D5712" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titolari di Contratti di Ricerca, Titolari di Incarichi Post-Doc, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assegniste, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6A77" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Titolar</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5712" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6A77" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di incarico di ricerca, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dottorande, Borsiste, </w:t>
+      </w:r>
+      <w:r w:rsidR="00760C77" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Personale </w:t>
       </w:r>
-      <w:r w:rsidR="000C1BC0" w:rsidRPr="00D73577">
+      <w:r w:rsidR="000C1BC0" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tecnico-amministrativo con profilo </w:t>
       </w:r>
-      <w:r w:rsidR="00760C77" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00760C77" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ecnic</w:t>
       </w:r>
-      <w:r w:rsidR="00760C77" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00760C77" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="009B538C" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009B538C" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Docenti a contratto, co.co.co.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE0216" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> affidati dai Dipartimenti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A14E3E6" w14:textId="4D158AC9" w:rsidR="001A2A54" w:rsidRPr="00D73577" w:rsidRDefault="001A2A54" w:rsidP="00423AA9">
+    <w:p w14:paraId="5A14E3E6" w14:textId="379B99E9" w:rsidR="001A2A54" w:rsidRPr="002208E0" w:rsidRDefault="001A2A54" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
-[...5 lines deleted...]
-        <w:t>Responsabile delle linee di ricerca (per Assegniste, Dottorande, Borsiste, co.co.co affidati dai Dipartimenti)</w:t>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabile delle linee di ricerca (per Assegniste, </w:t>
+      </w:r>
+      <w:r w:rsidR="00287B67" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Titolare di incarico</w:t>
+      </w:r>
+      <w:r w:rsidR="001C449A" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00287B67" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="001C449A" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ricerca, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dottorande, Borsiste, co.co.co affidati dai Dipartimenti)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B759DA" w14:textId="77777777" w:rsidR="00CB65A9" w:rsidRPr="00D73577" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
+    <w:p w14:paraId="61B759DA" w14:textId="77777777" w:rsidR="00CB65A9" w:rsidRPr="002208E0" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabile d’ufficio (per </w:t>
       </w:r>
-      <w:r w:rsidR="00760C77" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00760C77" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>il</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00760C77" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00760C77" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personale Tecnico</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e Amministrativ</w:t>
       </w:r>
-      <w:r w:rsidR="00760C77" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00760C77" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000C1BC0" w:rsidRPr="00D73577">
+      <w:r w:rsidR="000C1BC0" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> della Sede</w:t>
       </w:r>
-      <w:r w:rsidR="009B538C" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009B538C" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, co.co.co.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE0216" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> affidati dalla Sede</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FEF53C" w14:textId="77777777" w:rsidR="00CB65A9" w:rsidRPr="00D73577" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
+    <w:p w14:paraId="51FEF53C" w14:textId="77777777" w:rsidR="00CB65A9" w:rsidRPr="002208E0" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
-[...7 lines deleted...]
-      <w:r w:rsidR="00FE45F1" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordinatore/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> didattico/a del corso di studi (per le studentesse, le specializzande</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE45F1" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e le esaminande di Stato</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12CDFF" w14:textId="0E0E76F0" w:rsidR="000C1BC0" w:rsidRPr="00D73577" w:rsidRDefault="000C1BC0" w:rsidP="00423AA9">
+    <w:p w14:paraId="3D12CDFF" w14:textId="0E0E76F0" w:rsidR="000C1BC0" w:rsidRPr="002208E0" w:rsidRDefault="000C1BC0" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coordinatore</w:t>
       </w:r>
-      <w:r w:rsidR="009B538C" w:rsidRPr="00D73577">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidR="009B538C" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B538C" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> di Meta</w:t>
       </w:r>
-      <w:r w:rsidR="009B538C" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009B538C" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>struttura, manager amm</w:t>
       </w:r>
-      <w:r w:rsidR="009B538C" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009B538C" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">inistrativo/a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>di dipartimento e segretario</w:t>
       </w:r>
-      <w:r w:rsidR="009B538C" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009B538C" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> di dipartimento (per il personale tecnico-amminist</w:t>
       </w:r>
-      <w:r w:rsidR="00BB0251" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00BB0251" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ativo con profilo amministrativo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15758941" w14:textId="02C731A2" w:rsidR="000C1BC0" w:rsidRPr="00D73577" w:rsidRDefault="000C1BC0" w:rsidP="00423AA9">
+    <w:p w14:paraId="15758941" w14:textId="02C731A2" w:rsidR="000C1BC0" w:rsidRPr="002208E0" w:rsidRDefault="000C1BC0" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Direttore</w:t>
       </w:r>
-      <w:r w:rsidR="0093173F" w:rsidRPr="00D73577">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidR="0093173F" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0093173F" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> di Centro (per il personale tecnico-amministrativo afferente) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC7CE99" w14:textId="1B264CEF" w:rsidR="00895A9C" w:rsidRPr="00D73577" w:rsidRDefault="00895A9C" w:rsidP="00423AA9">
+    <w:p w14:paraId="2EC7CE99" w14:textId="1B264CEF" w:rsidR="00895A9C" w:rsidRPr="002208E0" w:rsidRDefault="00895A9C" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
-[...7 lines deleted...]
-      <w:r w:rsidR="001E2434" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Direttore/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scuola di Speciali</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2434" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zzazione (per le specializzande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591F3F61" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="00D73577" w:rsidRDefault="00386D1B" w:rsidP="00386D1B">
+    <w:p w14:paraId="591F3F61" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="002208E0" w:rsidRDefault="00386D1B" w:rsidP="00386D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ECF51FE" w14:textId="77777777" w:rsidR="00F84465" w:rsidRPr="00D73577" w:rsidRDefault="00F84465" w:rsidP="00F84465">
+    <w:p w14:paraId="1ECF51FE" w14:textId="77777777" w:rsidR="00F84465" w:rsidRPr="002208E0" w:rsidRDefault="00F84465" w:rsidP="00F84465">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12894A61" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="00D73577" w:rsidRDefault="00064170" w:rsidP="00386D1B">
+    <w:p w14:paraId="12894A61" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="002208E0" w:rsidRDefault="00064170" w:rsidP="00386D1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uffici interessati</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F71B31" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="00D73577" w:rsidRDefault="00047690" w:rsidP="00386D1B">
+    <w:p w14:paraId="37F71B31" w14:textId="4BB766F1" w:rsidR="00386D1B" w:rsidRPr="002208E0" w:rsidRDefault="00047690" w:rsidP="00386D1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ufficio del Personale D</w:t>
       </w:r>
-      <w:r w:rsidR="00386D1B" w:rsidRPr="00D73577">
-[...7 lines deleted...]
-      <w:r w:rsidR="0044476C" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ocente (per Docenti</w:t>
+      </w:r>
+      <w:r w:rsidR="001C449A" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricercatrici</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5712" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Titolari di Contratti di Ricerca, Titolari di Incarichi Post-Doc</w:t>
+      </w:r>
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0044476C" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE0216" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+      <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>docente@unife.it</w:t>
       </w:r>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+      <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDB0A3C" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="00D73577" w:rsidRDefault="00047690" w:rsidP="00386D1B">
+    <w:p w14:paraId="1DDB0A3C" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="002208E0" w:rsidRDefault="00047690" w:rsidP="00386D1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ufficio del Personale Tecnico e A</w:t>
       </w:r>
-      <w:r w:rsidR="00386D1B" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mministrativo</w:t>
       </w:r>
-      <w:r w:rsidR="002E4344" w:rsidRPr="00D73577">
+      <w:r w:rsidR="002E4344" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e Relazioni Sindacali</w:t>
       </w:r>
-      <w:r w:rsidR="00386D1B" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (per </w:t>
       </w:r>
-      <w:r w:rsidR="00760C77" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00760C77" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>il</w:t>
       </w:r>
-      <w:r w:rsidR="00386D1B" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PTA </w:t>
       </w:r>
-      <w:r w:rsidR="009F62A7" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009F62A7" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e per co.co.co</w:t>
       </w:r>
-      <w:r w:rsidR="00EE0216" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> affidati dalla Sede</w:t>
       </w:r>
-      <w:r w:rsidR="00386D1B" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00EE0216" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00EE0216" w:rsidRPr="00D73577">
+        <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>ufficiopta@unife.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EE0216" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772454B1" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="00D73577" w:rsidRDefault="00047690" w:rsidP="00386D1B">
+    <w:p w14:paraId="772454B1" w14:textId="5ED2326B" w:rsidR="00386D1B" w:rsidRPr="002208E0" w:rsidRDefault="00047690" w:rsidP="00386D1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ufficio Concorsi e Docenti a C</w:t>
       </w:r>
-      <w:r w:rsidR="00950FF3" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00950FF3" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ontratto</w:t>
       </w:r>
-      <w:r w:rsidR="00386D1B" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (per Assegniste</w:t>
       </w:r>
-      <w:r w:rsidR="00EE0216" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00386D1B" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F62A7" w:rsidRPr="00D73577">
+      <w:r w:rsidR="002B6A77" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titolari dell’incarico di ricerca, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F62A7" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Docenti a contratto</w:t>
       </w:r>
-      <w:r w:rsidR="00386D1B" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00386D1B" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+      <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+      <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+        <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>concorsi@</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+        <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>unife.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+      <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D213A5" w14:textId="77777777" w:rsidR="0086775F" w:rsidRPr="00D73577" w:rsidRDefault="00386D1B" w:rsidP="00102D29">
+    <w:p w14:paraId="47D213A5" w14:textId="77777777" w:rsidR="0086775F" w:rsidRPr="002208E0" w:rsidRDefault="00386D1B" w:rsidP="00102D29">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ufficio </w:t>
       </w:r>
-      <w:r w:rsidR="00760C77" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00760C77" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IUSS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (per Dottorande</w:t>
       </w:r>
-      <w:r w:rsidR="009F62A7" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009F62A7" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e Borsiste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+      <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00B70211" w:rsidRPr="00D73577">
+        <w:r w:rsidR="00B70211" w:rsidRPr="002208E0">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>dottorato@unife.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+      <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614878D5" w14:textId="276221F3" w:rsidR="00907838" w:rsidRPr="00D73577" w:rsidRDefault="00047690" w:rsidP="009E233A">
+    <w:p w14:paraId="614878D5" w14:textId="276221F3" w:rsidR="00907838" w:rsidRPr="002208E0" w:rsidRDefault="00047690" w:rsidP="009E233A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ufficio </w:t>
       </w:r>
-      <w:r w:rsidR="005E44FF" w:rsidRPr="00D73577">
+      <w:r w:rsidR="005E44FF" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rapporti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> con Enti S</w:t>
       </w:r>
-      <w:r w:rsidR="00907838" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00907838" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>anitari</w:t>
       </w:r>
-      <w:r w:rsidR="009E233A" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009E233A" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (per le specializzande)</w:t>
       </w:r>
-      <w:r w:rsidR="00064170" w:rsidRPr="00D73577">
+      <w:r w:rsidR="00064170" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E233A" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009E233A" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="005E44FF" w:rsidRPr="00D73577">
+      <w:r w:rsidR="005E44FF" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>enti.sanitari</w:t>
       </w:r>
-      <w:r w:rsidR="009E233A" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009E233A" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>@unife.it</w:t>
       </w:r>
-      <w:r w:rsidR="009E233A" w:rsidRPr="00D73577">
+      <w:r w:rsidR="009E233A" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34505FB1" w14:textId="77777777" w:rsidR="00C97953" w:rsidRPr="00D73577" w:rsidRDefault="008C7848" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2470,110 +2593,100 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>esaminande di Stato)</w:t>
       </w:r>
       <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>esami.stato@unife.it]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A73DAC0" w14:textId="1B680DAE" w:rsidR="00F84465" w:rsidRPr="00D73577" w:rsidRDefault="00F84465" w:rsidP="00837131"/>
     <w:p w14:paraId="01E17A4C" w14:textId="77777777" w:rsidR="002B0AA3" w:rsidRPr="00D73577" w:rsidRDefault="002B0AA3" w:rsidP="00837131"/>
-    <w:p w14:paraId="528EBD61" w14:textId="77777777" w:rsidR="00BA65DF" w:rsidRDefault="00BA65DF" w:rsidP="00423AA9">
+    <w:p w14:paraId="528EBD61" w14:textId="77777777" w:rsidR="00BA65DF" w:rsidRDefault="00BA65DF" w:rsidP="008D5712"/>
+    <w:p w14:paraId="5BC6A966" w14:textId="77777777" w:rsidR="00C625D5" w:rsidRDefault="00C625D5" w:rsidP="008D5712"/>
+    <w:p w14:paraId="3A86F5FE" w14:textId="77777777" w:rsidR="00BA65DF" w:rsidRDefault="00BA65DF" w:rsidP="008D5712"/>
+    <w:p w14:paraId="58DE7610" w14:textId="77777777" w:rsidR="008D5712" w:rsidRDefault="008D5712" w:rsidP="008D5712"/>
+    <w:p w14:paraId="199BBC3D" w14:textId="490406D5" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RUOLI E RESPONSABILITA’</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="06912464" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="0044476C" w:rsidP="00423AA9">
+    <w:p w14:paraId="06912464" w14:textId="77DA5CE5" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00CB600E" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">E’ </w:t>
+        <w:t>È</w:t>
+      </w:r>
+      <w:r w:rsidR="0044476C" w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>responsabilità della lavoratrice comunicare ai</w:t>
       </w:r>
       <w:r w:rsidR="00E00DE6" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/alle</w:t>
       </w:r>
       <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsabili</w:t>
       </w:r>
@@ -2819,57 +2932,54 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="428"/>
         <w:gridCol w:w="1380"/>
         <w:gridCol w:w="2440"/>
         <w:gridCol w:w="2832"/>
         <w:gridCol w:w="1562"/>
-        <w:gridCol w:w="1213"/>
-        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="1222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="1F55C1A2" w14:textId="77777777" w:rsidTr="00BA65DF">
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="1F55C1A2" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="492"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73755493" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00AF5E6B" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="773A91E5" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00AF5E6B" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -2978,166 +3088,159 @@
           <w:p w14:paraId="6C850A54" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00274966" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>QUANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46EA2337" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00274966" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>COME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="0CACE5D8" w14:textId="77777777" w:rsidTr="00BA65DF">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="0CACE5D8" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37F236B9" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
             <w:pPr>
               <w:pStyle w:val="Tito1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="622A2D00" w14:textId="3E7A8B70" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00232746">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00232746" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">avoratrice </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65419FD6" w14:textId="510ACB15" w:rsidR="00F7169C" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00F7169C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
@@ -3169,51 +3272,50 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>gravidanza</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="070D3205" w14:textId="588779E6" w:rsidR="00837131" w:rsidRPr="00F7169C" w:rsidRDefault="00837131" w:rsidP="00F7169C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20449534" w14:textId="2E65752B" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00837131">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
@@ -3374,151 +3476,143 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ffici interessati (come definito al paragrafo soggetti coinvolti)</w:t>
             </w:r>
             <w:r w:rsidR="004A203E" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> sulla base di uno o più ruoli ricoperti dalla gestante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5706102B" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="0038479A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Appena noto</w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> lo stato di gravidanza.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EA72115" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Modulo per e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="2D8BEC79" w14:textId="77777777" w:rsidTr="00BA65DF">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="2D8BEC79" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FFA4052" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
             <w:pPr>
               <w:pStyle w:val="Tito1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E82741D" w14:textId="4A558E4A" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00232746">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
@@ -3549,74 +3643,72 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>convenzionata</w:t>
             </w:r>
             <w:r w:rsidR="004C6589" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> con il SSN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DAD4CB6" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C64A33B" w14:textId="54219776" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="00646EE5" w:rsidP="00CC4A41">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="193"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="187" w:hanging="187"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -3684,137 +3776,133 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(AUSL/AOU) in base alla procedura in essere (disponibile a</w:t>
             </w:r>
             <w:r w:rsidR="004C6589" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>i link delle rispettive aziende sanitarie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD6E25A" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="0038479A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DB68152" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA65DF" w:rsidRPr="00D73577" w14:paraId="2DBF8C9B" w14:textId="77777777" w:rsidTr="00BA65DF">
+      <w:tr w:rsidR="00BA65DF" w:rsidRPr="00D73577" w14:paraId="2DBF8C9B" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17C7E109" w14:textId="77777777" w:rsidR="00BA65DF" w:rsidRDefault="00BA65DF" w:rsidP="0084646F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A10E17F" w14:textId="3D80AA88" w:rsidR="00BA65DF" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="0084646F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3825,93 +3913,91 @@
             </w:r>
             <w:r w:rsidR="00BA65DF" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="187D4C1F" w14:textId="350999C8" w:rsidR="00BA65DF" w:rsidRPr="00D73577" w:rsidRDefault="00BA65DF" w:rsidP="0084646F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Invia il ceritificato del medico ginecologo con la data presunta del parto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24A7AD10" w14:textId="67C9B0D4" w:rsidR="00BA65DF" w:rsidRPr="00D73577" w:rsidRDefault="00BA65DF" w:rsidP="00BA65DF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3962,153 +4048,144 @@
             </w:r>
             <w:r w:rsidR="00BA65DF" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>utti gli uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37C0BF3A" w14:textId="2B4AB7A6" w:rsidR="00BA65DF" w:rsidRPr="00D73577" w:rsidRDefault="00BA65DF" w:rsidP="00BA65DF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Il prima possibile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="580AB49B" w14:textId="4F8DA86C" w:rsidR="00BA65DF" w:rsidRPr="009F7348" w:rsidRDefault="00BA65DF" w:rsidP="0084646F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="39D91B47" w14:textId="77777777" w:rsidTr="00BA65DF">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="39D91B47" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BFBB4F2" w14:textId="74DF02E3" w:rsidR="002D0761" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="00CC4A41">
             <w:pPr>
               <w:pStyle w:val="Tito1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DAFA557" w14:textId="2ED16C52" w:rsidR="006D3A92" w:rsidRPr="00D73577" w:rsidRDefault="00F96A6B" w:rsidP="006D3A92">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4140,51 +4217,50 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> RSPP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3259A3B2" w14:textId="40D95C1D" w:rsidR="002D0761" w:rsidRPr="00D73577" w:rsidRDefault="002D0761" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E9C034" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="002D0761" w:rsidP="008C5F7A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="193"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="187" w:hanging="187"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -4343,51 +4419,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>solo</w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> attività ammministrativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29D8FE6C" w14:textId="5592D22A" w:rsidR="00FE114E" w:rsidRPr="00D73577" w:rsidRDefault="002A1E2B" w:rsidP="008C5F7A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="193"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="187" w:hanging="187"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -4494,159 +4569,151 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="002D0761" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="368F5F68" w14:textId="77777777" w:rsidR="002D0761" w:rsidRPr="00D73577" w:rsidRDefault="002D0761" w:rsidP="00924C71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Immediatamente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="354BD938" w14:textId="1BC79096" w:rsidR="002D0761" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00274966" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="72D995AE" w14:textId="77777777" w:rsidTr="00BA65DF">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="72D995AE" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58F835C7" w14:textId="32502047" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4533FBF8" w14:textId="240A65C9" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00F96A6B" w:rsidP="006D3A92">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -4674,51 +4741,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> RSPP</w:t>
             </w:r>
             <w:r w:rsidR="006D3A92" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7656296A" w14:textId="49B87035" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="001975D2" w:rsidP="00B033FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="182" w:hanging="153"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4926,51 +4992,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> un programma di lavoro alternativo</w:t>
             </w:r>
             <w:r w:rsidR="006D487B" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (per le gestanti convenzionate con il SSN solamente per quel che riguarda l’attività svolta per l’Università di Ferrara)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="597F757C" w14:textId="40E8BC62" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="002A1E2B" w:rsidP="008C5F7A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="286"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
@@ -5013,194 +5078,185 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">avoratrice </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D0D9ED9" w14:textId="77777777" w:rsidR="0022595B" w:rsidRPr="00D73577" w:rsidRDefault="0022595B" w:rsidP="001975D2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E93BF5A" w14:textId="77777777" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00696BAD" w:rsidP="00924C71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Il prima possibile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2520B557" w14:textId="45BE3839" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00274966" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="66EF9E16" w14:textId="77777777" w:rsidTr="00BA65DF">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="66EF9E16" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20503491" w14:textId="5BB3B51C" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FFD57FF" w14:textId="2013AFF2" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00F973E2" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>esponsabile dell’attività</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7525A9C0" w14:textId="2A1FBE59" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="002719E0" w:rsidP="00B033FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="182" w:hanging="149"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -5279,51 +5335,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">omunica </w:t>
             </w:r>
             <w:r w:rsidR="00D64242" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>l’impossibilità di procedere ad un cambio di mansioni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09B3BE42" w14:textId="56788ACA" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="002A1E2B" w:rsidP="00CC4A41">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5412,156 +5467,148 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Medici Competenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04319A4F" w14:textId="77777777" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00D64242" w:rsidP="00924C71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Il p</w:t>
             </w:r>
             <w:r w:rsidR="00F973E2" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>rima possibile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DF97AF9" w14:textId="15F5D51D" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="000A55BA" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="44786EB3" w14:textId="77777777" w:rsidTr="00BA65DF">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="44786EB3" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1190A71C" w14:textId="3699F841" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="0027488C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01B18DDE" w14:textId="56DDC121" w:rsidR="006D3A92" w:rsidRPr="00D73577" w:rsidRDefault="00EA0F39" w:rsidP="006D3A92">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5698,51 +5745,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ompetenti</w:t>
             </w:r>
             <w:r w:rsidR="008C5F7A" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20982851" w14:textId="7BA24E18" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="004C6589" w:rsidP="00F84465">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -5862,51 +5908,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">il relativo </w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> verbale </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="084F68A5" w14:textId="5FB86178" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="002A1E2B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5939,306 +5984,344 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">La </w:t>
             </w:r>
             <w:r w:rsidR="00232746" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>lavoratrice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C5D1D0F" w14:textId="25E07453" w:rsidR="008C5F7A" w:rsidRDefault="002A1E2B" w:rsidP="008C5F7A">
+          <w:p w14:paraId="06051DEB" w14:textId="77777777" w:rsidR="002B6A77" w:rsidRDefault="002A1E2B" w:rsidP="008C5F7A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="008C5F7A" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>esponsabile dell’attività e il segretario di dipartimento</w:t>
+              <w:t>esponsabile dell’attività</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5D1D0F" w14:textId="68A2ED3B" w:rsidR="008C5F7A" w:rsidRDefault="002B6A77" w:rsidP="008C5F7A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Direttore di dipartimento</w:t>
+            </w:r>
+            <w:r w:rsidR="008C5F7A" w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e il segretario di dipartimento</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46516108" w14:textId="59191117" w:rsidR="00DF687E" w:rsidRPr="00DF687E" w:rsidRDefault="00DF687E" w:rsidP="00DF687E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B044879" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="004C6589">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidR="00BD7831" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>valutazione avvenuta</w:t>
             </w:r>
             <w:r w:rsidR="00F632BB" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> e il prima possibile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E5D1842" w14:textId="4D374250" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="007B02AB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Titulus/P</w:t>
+              <w:t>Titulus/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00DD0ECC" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ec</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="1F839962" w14:textId="77777777" w:rsidTr="00BA65DF">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="1F839962" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B3B90E2" w14:textId="78A881B1" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17320F5C" w14:textId="209AD06D" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00F973E2" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76840D6B" w14:textId="77777777" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00F973E2" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Procedono con quanto di loro competenza in merito all’applicazione delle tutele previste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4303A946" w14:textId="2AC39FEC" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="002A1E2B" w:rsidP="00CC4A41">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6365,212 +6448,205 @@
               <w:t>supporto</w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> RSPP</w:t>
             </w:r>
             <w:r w:rsidR="00511ADF" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B6AADD0" w14:textId="77777777" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00F973E2" w:rsidP="00924C71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>A discr</w:t>
             </w:r>
             <w:r w:rsidR="00CC4A41" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ezione degli uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="269AE659" w14:textId="77777777" w:rsidR="00F973E2" w:rsidRPr="00D73577" w:rsidRDefault="00F973E2" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>A discr</w:t>
             </w:r>
             <w:r w:rsidR="00CC4A41" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ezione degli uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="1F79BF5D" w14:textId="77777777" w:rsidTr="00BA65DF">
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="1F79BF5D" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A00F28" w14:textId="1B5F20B4" w:rsidR="00AF673C" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="002D329F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1572411C" w14:textId="72A83976" w:rsidR="00AF673C" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00232746">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00232746" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B02375F" w14:textId="4862D32A" w:rsidR="00FD3B36" w:rsidRPr="00D73577" w:rsidRDefault="00C23991" w:rsidP="00C364EA">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6826,51 +6902,50 @@
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D9CBB45" w14:textId="5ABA412D" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00C364EA" w:rsidP="00C364EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6895,51 +6970,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1643CEB5" w14:textId="008CFC63" w:rsidR="00AF673C" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00834D94">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Entro i primi 15 giorni</w:t>
             </w:r>
             <w:r w:rsidR="00B80D1D" w:rsidRPr="00D73577">
               <w:rPr>
@@ -6972,200 +7046,194 @@
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00AF673C" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">° mese </w:t>
             </w:r>
             <w:r w:rsidR="00AF673C" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>di gestazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="425DB1C6" w14:textId="691FA472" w:rsidR="00AF673C" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00DF27CC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="000A55BA" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C364EA" w:rsidRPr="00D73577" w14:paraId="0ADCC32A" w14:textId="77777777" w:rsidTr="00BA65DF">
+      <w:tr w:rsidR="00C364EA" w:rsidRPr="00D73577" w14:paraId="0ADCC32A" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="034D7BE5" w14:textId="6B0D0A22" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="002D329F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F306C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00C364EA" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E96C31A" w14:textId="3F2319C8" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00232746">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00C364EA" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08C79E28" w14:textId="75A23662" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00C364EA" w:rsidP="00C23991">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -7200,51 +7268,50 @@
             </w:r>
             <w:r w:rsidR="00C23991" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D0B299D" w14:textId="4624C0CB" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00C364EA" w:rsidP="00C364EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -7258,160 +7325,154 @@
             </w:r>
             <w:r w:rsidR="00810D19">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>del SSN o convenzionato con esso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60485801" w14:textId="5A02BB55" w:rsidR="00C364EA" w:rsidRPr="002719E0" w:rsidRDefault="00C364EA" w:rsidP="00C364EA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002719E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Entro data ap</w:t>
             </w:r>
             <w:r w:rsidR="002719E0" w:rsidRPr="002719E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>puntamento con i medici competenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="526514D3" w14:textId="77777777" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00C364EA" w:rsidP="00DF27CC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B6759" w:rsidRPr="00D73577" w14:paraId="0A7A3B9D" w14:textId="77777777" w:rsidTr="00BA65DF">
+      <w:tr w:rsidR="003B6759" w:rsidRPr="00D73577" w14:paraId="0A7A3B9D" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ED5E2AC" w14:textId="35205476" w:rsidR="003B6759" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="002D329F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A9F99A6" w14:textId="1545842A" w:rsidR="003228BC" w:rsidRPr="00D73577" w:rsidRDefault="003228BC" w:rsidP="003228BC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ufficio amministrativo sicurezza e sorveglianza </w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
@@ -7429,51 +7490,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> in collaborazione con i Medici Competenti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E65D0BB" w14:textId="77777777" w:rsidR="003B6759" w:rsidRPr="00D73577" w:rsidRDefault="003B6759" w:rsidP="000B2CD0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43054D4E" w14:textId="0FC09845" w:rsidR="003B6759" w:rsidRPr="00D73577" w:rsidRDefault="00110724" w:rsidP="00FA5FCC">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7510,51 +7570,50 @@
             </w:r>
             <w:r w:rsidR="007605FB">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>certificato di astensione dal lavoro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18BA4050" w14:textId="1317B9FB" w:rsidR="003B6759" w:rsidRDefault="00110724" w:rsidP="00FA753A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7615,235 +7674,230 @@
           </w:p>
           <w:p w14:paraId="3D738C18" w14:textId="5FB39112" w:rsidR="00110724" w:rsidRPr="00D73577" w:rsidRDefault="00110724" w:rsidP="00110724">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14D237A2" w14:textId="3F80C210" w:rsidR="003B6759" w:rsidRPr="00D73577" w:rsidRDefault="00110724" w:rsidP="00834D94">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>A visita effettuata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FACFD31" w14:textId="0CAA370C" w:rsidR="003B6759" w:rsidRDefault="003E5EE3" w:rsidP="00DF27CC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="007B02AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>itulus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007B02AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ec</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="53B92D10" w14:textId="77777777" w:rsidTr="00BA65DF">
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="53B92D10" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31735824" w14:textId="65A7A2F1" w:rsidR="001975D2" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="002D329F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31091E7E" w14:textId="2B14454F" w:rsidR="001975D2" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="000B2CD0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25DEA005" w14:textId="77777777" w:rsidR="00320706" w:rsidRPr="00D73577" w:rsidRDefault="001975D2" w:rsidP="00FA5FCC">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7924,51 +7978,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dati anagrafici/codice fiscale del/la bambino/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="516CBAEF" w14:textId="77777777" w:rsidR="00FA753A" w:rsidRPr="00D73577" w:rsidRDefault="00FA753A" w:rsidP="00FA753A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7992,459 +8045,442 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12C5C417" w14:textId="5F5913AD" w:rsidR="001975D2" w:rsidRPr="00D73577" w:rsidRDefault="00320706" w:rsidP="00834D94">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Il prima possibile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48006F43" w14:textId="2A504FC9" w:rsidR="001975D2" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00DF27CC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00320706" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="4E75A136" w14:textId="77777777" w:rsidTr="00BA65DF">
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="4E75A136" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ADCB8E2" w14:textId="315EA997" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40AD9CAE" w14:textId="29440635" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F608C3C" w14:textId="2EC8D178" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Richiede eventuale congedo parentale facoltativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15F0CF83" w14:textId="3953D434" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="525595C7" w14:textId="33DE7E4A" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Al momento opportuno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="385FCE2F" w14:textId="4AF01727" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00836817" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="32B4B35D" w14:textId="77777777" w:rsidTr="00BA65DF">
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="32B4B35D" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B330EA1" w14:textId="4BBE633F" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="0027488C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0027488C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50C528AE" w14:textId="2A91D9D9" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32B289A9" w14:textId="5AF34201" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8512,99 +8548,133 @@
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>l’eventuale proseguimento dell’allattamento al seno oltre il 7° mese dopo il parto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C2F456" w14:textId="4F0A149C" w:rsidR="00C9121F" w:rsidRPr="00D73577" w:rsidRDefault="00C9121F" w:rsidP="00C9121F">
+          <w:p w14:paraId="44C2F456" w14:textId="4F0A149C" w:rsidR="00C9121F" w:rsidRDefault="00C9121F" w:rsidP="00C9121F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabile delle attività (come definito al paragrafo soggetti coinvolti) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="302E68B6" w14:textId="0925255F" w:rsidR="00836817" w:rsidRPr="00C9121F" w:rsidRDefault="00FA753A" w:rsidP="00C9121F">
+          <w:p w14:paraId="0B6A3EFB" w14:textId="2D1AAFBC" w:rsidR="002B6A77" w:rsidRPr="00D73577" w:rsidRDefault="002B6A77" w:rsidP="00C9121F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="316" w:hanging="283"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Direttore di dipartimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="302E68B6" w14:textId="0925255F" w:rsidR="00836817" w:rsidRPr="00C9121F" w:rsidRDefault="00FA753A" w:rsidP="002B6A77">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="327" w:hanging="304"/>
+              <w:ind w:left="327" w:hanging="274"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ufficio </w:t>
             </w:r>
             <w:r w:rsidR="00EA4EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>supporto</w:t>
             </w:r>
@@ -8689,175 +8759,169 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73E5FF23" w14:textId="023E6248" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Al rientro al lavoro e comunque dopo il 7° mese dopo il parto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5979DA33" w14:textId="75CCADE6" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00836817" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="683FDDCE" w14:textId="77777777" w:rsidTr="00BA65DF">
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="683FDDCE" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3468E3D0" w14:textId="2B03F0FF" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="0027488C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0027488C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36F85FEE" w14:textId="7D3E578E" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00695F37" w:rsidP="000B2CD0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="44"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
@@ -8893,147 +8957,158 @@
             </w:r>
             <w:r w:rsidR="00836817" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:r w:rsidR="00A956A9">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>collaborazione con i M</w:t>
+              <w:t xml:space="preserve">collaborazione </w:t>
+            </w:r>
+            <w:r w:rsidR="00A956A9">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>con i M</w:t>
             </w:r>
             <w:r w:rsidR="00836817" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">edici </w:t>
             </w:r>
             <w:r w:rsidR="00A956A9">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Competenti ed il Medico A</w:t>
             </w:r>
             <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>utorizzato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7184FE3B" w14:textId="124228B5" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Comunicano eventuali limitazione delle attività lavorative fino alla fine dell’allattamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0368FBFE" w14:textId="7045BD4A" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="002A1E2B" w:rsidP="00836817">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -9104,261 +9179,264 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01D614A4" w14:textId="7F2C38CC" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Il prima possibile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CE27F72" w14:textId="4C48B0EE" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00BD20F5" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Titulus/Pec</w:t>
-            </w:r>
+              <w:t>Titulus/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00836817" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> e per e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="28AB2A0A" w14:textId="77777777" w:rsidTr="0044517B">
+      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="28AB2A0A" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46D063E0" w14:textId="181246E9" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="0027488C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0027488C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43946A0B" w14:textId="4B46D713" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FB50C1A" w14:textId="0C165799" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Comunica la fine dell’allattamento al seno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE52565" w14:textId="4EB5BC9A" w:rsidR="001E2131" w:rsidRPr="00D73577" w:rsidRDefault="001E2131" w:rsidP="001E2131">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
@@ -9475,133 +9553,128 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DA6A6EA" w14:textId="54DB8894" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Al momento opportuno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D5E608E" w14:textId="31A7896F" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00836817" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044517B" w:rsidRPr="00D73577" w14:paraId="0EE0A63F" w14:textId="77777777" w:rsidTr="00E34E8A">
+      <w:tr w:rsidR="0044517B" w:rsidRPr="00D73577" w14:paraId="0EE0A63F" w14:textId="77777777" w:rsidTr="002B6A77">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9855" w:type="dxa"/>
+            <w:tcW w:w="9864" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="586DFF1B" w14:textId="05983E4D" w:rsidR="0044517B" w:rsidRDefault="0044517B" w:rsidP="0027488C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00053ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">In caso di interruzione della gravidanza, la lavoratrice </w:t>
             </w:r>
             <w:r w:rsidR="0027488C" w:rsidRPr="00053ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
@@ -9671,73 +9744,73 @@
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00064170" w:rsidRPr="00D73577" w:rsidSect="006F6BC1">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="737" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D458DF" w14:textId="77777777" w:rsidR="00C97953" w:rsidRPr="00D73577" w:rsidRDefault="00C97953" w:rsidP="00001703">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc213131018"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc213131018"/>
     </w:p>
     <w:p w14:paraId="3E621CEF" w14:textId="7744580B" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00001703">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ALLEGATO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> I –</w:t>
       </w:r>
       <w:r w:rsidR="006F623A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00002F24" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lavoratrici</w:t>
       </w:r>
       <w:r w:rsidR="00A2271C" w:rsidRPr="00D73577">
@@ -9781,72 +9854,70 @@
     <w:p w14:paraId="3053457B" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DICHIARAZIONE </w:t>
       </w:r>
       <w:r w:rsidR="00AC0B8E" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>DELLO STATO DI GRAVIDANZA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059D4FA3" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
+    <w:p w14:paraId="059D4FA3" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00287B67" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F04CC6B" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
+    <w:p w14:paraId="7F04CC6B" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00287B67" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5664"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76232B84" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Al</w:t>
       </w:r>
       <w:r w:rsidR="00E00DE6" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10024,269 +10095,423 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in qualità di </w:t>
       </w:r>
       <w:r w:rsidR="00EE4B31" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(selezionare anche più voci, ove necessario) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E56473" w14:textId="39A18AD3" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
+    <w:p w14:paraId="56CB0500" w14:textId="02864907" w:rsidR="002208E0" w:rsidRDefault="002208E0" w:rsidP="002208E0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> personale docente o ricercatore/ </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006119A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>itolar</w:t>
+      </w:r>
+      <w:r w:rsidR="006119A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di Contratti di Ricerca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A0"/>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006119A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>itolar</w:t>
+      </w:r>
+      <w:r w:rsidR="006119A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di Incarichi Post-Doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458BBD6C" w14:textId="12591D0A" w:rsidR="002208E0" w:rsidRPr="00D73577" w:rsidRDefault="002208E0" w:rsidP="002208E0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A0"/>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> assegnista / </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006119A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C415DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>itolar</w:t>
+      </w:r>
+      <w:r w:rsidR="006119A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C415DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dell’incarico di ricerca</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A0"/>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dottoranda /  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> borsista </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="000645B6" w:rsidRPr="00D73577">
+        <w:t xml:space="preserve"> borsista / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
-      <w:r w:rsidR="000645B6" w:rsidRPr="00D73577">
-[...15 lines deleted...]
-      <w:r w:rsidR="00EE4B31" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personale tecnico amministrativo/  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
-      <w:r w:rsidR="00EE4B31" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> docente a contratto / </w:t>
       </w:r>
-      <w:r w:rsidR="00EE4B31" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
-      <w:r w:rsidR="00EE4B31" w:rsidRPr="00D73577">
-[...15 lines deleted...]
-      <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> co.co.co/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
-      <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
-[...23 lines deleted...]
-      <w:r w:rsidR="00BD7831" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specializzand</w:t>
+      </w:r>
+      <w:r w:rsidR="006119A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in ambito non sanitario /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
-      <w:r w:rsidR="00BD7831" w:rsidRPr="00D73577">
-[...21 lines deleted...]
-        <w:t>______________</w:t>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> altro (specificare) ______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304B71A3" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
+    <w:p w14:paraId="1CEEABB5" w14:textId="77777777" w:rsidR="002208E0" w:rsidRPr="00D73577" w:rsidRDefault="002208E0" w:rsidP="002208E0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in servizio presso ________________________________________________________________, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5953363B" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10489,130 +10714,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lì, ________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B9A1AB" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597BF11D" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
+    <w:p w14:paraId="5FB95504" w14:textId="77777777" w:rsidR="006119A8" w:rsidRPr="00D73577" w:rsidRDefault="006119A8" w:rsidP="006119A8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Firma dichiarante (per esteso e leggibile)</w:t>
+        <w:t>Firma della dichiarante (per esteso e leggibile)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DDD721" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
+    <w:p w14:paraId="02DDD721" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="006119A8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="5664"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1392CE8E" w14:textId="77777777" w:rsidR="0017628F" w:rsidRPr="00D73577" w:rsidRDefault="0017628F" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="020ACE98" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Informativa in materia di protezione dei dati personali (privacy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A45FC1" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00A62A98" w:rsidP="00A62A98">
+    <w:p w14:paraId="73A45FC1" w14:textId="428480FA" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00A62A98" w:rsidP="00A62A98">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>I dati personali (nome, cognome, indirizzo, telefono) e sensibili conferiti dall’interessata saranno trattati con modalità manuali ed informatiche per le finalità connesse alla tutela della sicurezza e della salute delle lavoratrici gestanti (D. Lgs. n.151/2001 e successive integrazioni e modifiche) nel rispetto del D.Lgs. 196 del 2003 (codice in materia di protezione dei dati personali) e sue successive modifiche ed integrazioni, nonché del Regolamento UE 206/679 (Regolamento Generale sulla Protezione dei Dati).</w:t>
+        <w:t>I dati personali (nome, cognome, indirizzo, telefono) e sensibili conferiti dall’interessata saranno trattati con modalità manuali ed informatiche per le finalità connesse alla tutela della sicurezza e della salute delle lavoratrici gestanti (D. Lgs. n.151/2001 e successive integrazioni e modifiche) nel rispetto del D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Lgs. 196 del 2003 (codice in materia di protezione dei dati personali) e sue successive modifiche ed integrazioni, nonché del Regolamento UE 206/679 (Regolamento Generale sulla Protezione dei Dati).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03FA5459" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35828DA9" w14:textId="77777777" w:rsidR="00064170" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00064170" w:rsidRPr="00D73577" w:rsidSect="00F90D50">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
@@ -10797,58 +11037,60 @@
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coordinat</w:t>
       </w:r>
       <w:r w:rsidR="003E7E74" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ore</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003E7E74" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>trice</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> del corso di studi_____________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D18D877" w14:textId="4456FFB5" w:rsidR="00294C7D" w:rsidRPr="00D73577" w:rsidRDefault="00551826" w:rsidP="00294C7D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alla Ripartizione Sicurezza, Ambiente e Manutenzione</w:t>
@@ -11248,66 +11490,82 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E961825" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Informativa in materia di protezione dei dati personali (privacy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2904A0" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00A62A98" w:rsidP="00A62A98">
+    <w:p w14:paraId="7F2904A0" w14:textId="176CC313" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00A62A98" w:rsidP="00A62A98">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>I dati personali (nome, cognome, indirizzo, telefono) e sensibili conferiti dall’interessata saranno trattati con modalità manuali ed informatiche per le finalità connesse alla tutela della sicurezza e della salute delle lavoratrici gestanti (D. Lgs. n.151/2001 e successive integrazioni e modifiche) nel rispetto del D.Lgs. 196 del 2003 (codice in materia di protezione dei dati personali) e sue successive modifiche ed integrazioni, nonché del Regolamento UE 206/679 (Regolamento Generale sulla Protezione dei Dati).</w:t>
+        <w:t>I dati personali (nome, cognome, indirizzo, telefono) e sensibili conferiti dall’interessata saranno trattati con modalità manuali ed informatiche per le finalità connesse alla tutela della sicurezza e della salute delle lavoratrici gestanti (D. Lgs. n.151/2001 e successive integrazioni e modifiche) nel rispetto del D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Lgs. 196 del 2003 (codice in materia di protezione dei dati personali) e sue successive modifiche ed integrazioni, nonché del Regolamento UE 206/679 (Regolamento Generale sulla Protezione dei Dati).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A36F60" w14:textId="77777777" w:rsidR="003E7E74" w:rsidRPr="00D73577" w:rsidRDefault="003E7E74" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FF49C75" w14:textId="5D3ADC5E" w:rsidR="00F00334" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -11495,76 +11753,99 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B0D1E6" w14:textId="516413D0" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DICHIARAZIONE SOSTITUTIVA DELL’ATTO DI NOTORIETA’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15712BD0" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+    <w:p w14:paraId="15712BD0" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00287B67" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>(Art. 47 - D.P.R. 28 dicembre 2000, n. 445)</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Art. 47 - D.P.R. 28 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00287B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dicembre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00287B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2000, n. 445)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D323EA5" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+    <w:p w14:paraId="3D323EA5" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00287B67" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9A13B6" w14:textId="1E0E983A" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La sottoscritta ______________________________________ nata a _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F309CD" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -11580,66 +11861,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">il ____________________, iscritta al __________________ anno di corso della Scuola di Specializzazione in </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49069C15" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D9EAE18" w14:textId="4E808E6C" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+    <w:p w14:paraId="1D9EAE18" w14:textId="10978383" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>________________________________________________ per l'a.a. ________________________________</w:t>
+        <w:t>________________________________________________ per l'</w:t>
+      </w:r>
+      <w:r w:rsidR="006119A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8987BD" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16294045" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -11715,162 +12012,172 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e che la data presunta del parto è il ______________________________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5733AFB5" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74E8932F" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+    <w:p w14:paraId="74E8932F" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="006119A8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La sottoscritta dichiara di aver preso visione delle “Linee guida per la valutazione dei rischi ed applicazione delle procedure di comportamento per la corretta gestione della gravidanza del puerperio e dell’allattamento fino a 7 mesi dopo il parto” elaborate dall’Ateneo e di essere a conoscenza che per avvalersi dell’astensione facoltativa dovrà presentare prima della scadenza del settimo mese di gravidanza un certificato rilasciato dal medico specialista contenente, oltre la data presunta del parto, anche l’indicazione che la prosecuzione dell’attività lavorativa non arreca pregiudizio alla salute della madre e del nascituro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19636983" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15D38EC0" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+    <w:p w14:paraId="098A0CFE" w14:textId="77777777" w:rsidR="00A1261D" w:rsidRPr="00D73577" w:rsidRDefault="00A1261D" w:rsidP="00A1261D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Data ____________________________</w:t>
+        <w:t xml:space="preserve">Lì, ________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70180C27" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70F55DF8" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1022DF4B" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24DCFED0" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+    <w:p w14:paraId="24DCFED0" w14:textId="33102D85" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="009A1A04" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00836817" w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61360410" w14:textId="77777777" w:rsidR="006119A8" w:rsidRPr="00D73577" w:rsidRDefault="006119A8" w:rsidP="009A1A04">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5529" w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-        <w:t>(Firma del dichiarante)</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Firma della dichiarante (per esteso e leggibile)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFBB5F3" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="227FE43A" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F633A59" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -11960,70 +12267,70 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In caso di inoltro a mezzo posta o fax, allegare copia di un documento di identità.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00836817" w:rsidRPr="00FE2FD5" w:rsidSect="00F90D50">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D546205" w14:textId="77777777" w:rsidR="00866776" w:rsidRDefault="00866776">
+    <w:p w14:paraId="52FEB79C" w14:textId="77777777" w:rsidR="006670B8" w:rsidRDefault="006670B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A892A9A" w14:textId="77777777" w:rsidR="00866776" w:rsidRDefault="00866776">
+    <w:p w14:paraId="1706FF63" w14:textId="77777777" w:rsidR="006670B8" w:rsidRDefault="006670B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -12047,70 +12354,70 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="795BCD7F" w14:textId="77777777" w:rsidR="00866776" w:rsidRDefault="00866776">
+    <w:p w14:paraId="0675D6E0" w14:textId="77777777" w:rsidR="006670B8" w:rsidRDefault="006670B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AAA0926" w14:textId="77777777" w:rsidR="00866776" w:rsidRDefault="00866776">
+    <w:p w14:paraId="1640A3BB" w14:textId="77777777" w:rsidR="006670B8" w:rsidRDefault="006670B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grigliatabella"/>
       <w:tblW w:w="11023" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       <w:tblCaption w:val="Griglia intestazione"/>
       <w:tblDescription w:val="Griglia che comprende Marchio Unife, nome e info struttura."/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3402"/>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="3510"/>
     </w:tblGrid>
     <w:tr w:rsidR="006C5EBD" w14:paraId="34633130" w14:textId="77777777" w:rsidTr="00A83D91">
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
@@ -12159,83 +12466,67 @@
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1711631" cy="711200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="5AB4082E" w14:textId="63C5E3CA" w:rsidR="006C5EBD" w:rsidRPr="005C11EC" w:rsidRDefault="00C11365" w:rsidP="006C5EBD">
+        <w:p w14:paraId="5AB4082E" w14:textId="4CA43899" w:rsidR="006C5EBD" w:rsidRPr="005C11EC" w:rsidRDefault="005A1422" w:rsidP="006C5EBD">
           <w:pPr>
             <w:spacing w:before="108" w:line="254" w:lineRule="auto"/>
             <w:ind w:left="153"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Ripartizione Sicurezza, </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> e Manutenzione</w:t>
+            <w:t>Servizio Prevenzione e Protezione</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="47AABF6D" w14:textId="77777777" w:rsidR="006C5EBD" w:rsidRPr="00482C66" w:rsidRDefault="006C5EBD" w:rsidP="006C5EBD">
           <w:pPr>
             <w:spacing w:before="108" w:line="254" w:lineRule="auto"/>
             <w:ind w:left="153"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3510" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7C7E95F4" w14:textId="77777777" w:rsidR="006C5EBD" w:rsidRDefault="006C5EBD" w:rsidP="006C5EBD">
           <w:pPr>
             <w:pStyle w:val="Intestazione"/>
             <w:spacing w:before="130"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
@@ -12263,92 +12554,92 @@
           <w:pPr>
             <w:pStyle w:val="Intestazione"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t>via Fossato di Mortara, 64</w:t>
           </w:r>
           <w:r w:rsidRPr="00482C66">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t xml:space="preserve"> • 44121 Ferrara</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="37CFA7C0" w14:textId="637252EE" w:rsidR="006C5EBD" w:rsidRPr="00926952" w:rsidRDefault="00866776" w:rsidP="00790DCB">
+        <w:p w14:paraId="37CFA7C0" w14:textId="69B2D237" w:rsidR="006C5EBD" w:rsidRPr="00926952" w:rsidRDefault="005A1422" w:rsidP="00790DCB">
           <w:pPr>
             <w:pStyle w:val="Intestazione"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidR="00790DCB" w:rsidRPr="001F4CC8">
+            <w:r w:rsidRPr="009E1C65">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>ripsa@unife.it</w:t>
+              <w:t>sicurezza@unife.it</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00C11365">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t xml:space="preserve"> •</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="11124F8A" w14:textId="77777777" w:rsidR="00D04E65" w:rsidRDefault="00D04E65">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01FD6791"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E01AE946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17212,221 +17503,225 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="520046535">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="166678314">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1396199497">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="396175044">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1792288446">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1063985929">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1346401173">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2139642309">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1357461504">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="911162263">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="259263898">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="648093066">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="555629508">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="106656305">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1801416189">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2143305526">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="800151535">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1390421427">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="733772102">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="874119832">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="2110664188">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="523323666">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1512335990">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1869485891">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1411153794">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1666281932">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1338970128">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="865479752">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="715202779">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="100689504">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1731464581">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="600644762">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1479884182">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1408113731">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1398288226">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="2081055202">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="187136698">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1835490622">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="564069407">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="433206809">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1631008139">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="106506247">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="868419041">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1881353079">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:embedSystemFonts/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00222BD1"/>
     <w:rsid w:val="00001703"/>
     <w:rsid w:val="00002F24"/>
+    <w:rsid w:val="000060DD"/>
     <w:rsid w:val="00006ACF"/>
     <w:rsid w:val="000076BC"/>
     <w:rsid w:val="00012ED8"/>
     <w:rsid w:val="00014273"/>
     <w:rsid w:val="00022E8E"/>
     <w:rsid w:val="00034830"/>
     <w:rsid w:val="000422D4"/>
     <w:rsid w:val="00047690"/>
     <w:rsid w:val="00051F9D"/>
     <w:rsid w:val="00053ED3"/>
     <w:rsid w:val="00053F48"/>
     <w:rsid w:val="00054D84"/>
     <w:rsid w:val="00055B13"/>
     <w:rsid w:val="0006050A"/>
     <w:rsid w:val="00064170"/>
     <w:rsid w:val="000645B6"/>
     <w:rsid w:val="000647FD"/>
     <w:rsid w:val="0006559D"/>
     <w:rsid w:val="000663CA"/>
     <w:rsid w:val="00067BBE"/>
     <w:rsid w:val="00070024"/>
     <w:rsid w:val="00070C42"/>
     <w:rsid w:val="00077229"/>
     <w:rsid w:val="00081CC8"/>
     <w:rsid w:val="000A225F"/>
@@ -17448,468 +17743,494 @@
     <w:rsid w:val="00121184"/>
     <w:rsid w:val="00124584"/>
     <w:rsid w:val="00130433"/>
     <w:rsid w:val="001305D5"/>
     <w:rsid w:val="00132815"/>
     <w:rsid w:val="001513C2"/>
     <w:rsid w:val="00152782"/>
     <w:rsid w:val="00152D7B"/>
     <w:rsid w:val="001576AB"/>
     <w:rsid w:val="00163967"/>
     <w:rsid w:val="00170960"/>
     <w:rsid w:val="0017628F"/>
     <w:rsid w:val="00181DFF"/>
     <w:rsid w:val="00184502"/>
     <w:rsid w:val="001846EB"/>
     <w:rsid w:val="00190160"/>
     <w:rsid w:val="00191831"/>
     <w:rsid w:val="00195FB3"/>
     <w:rsid w:val="001973F8"/>
     <w:rsid w:val="00197571"/>
     <w:rsid w:val="001975D2"/>
     <w:rsid w:val="001A20E9"/>
     <w:rsid w:val="001A2A54"/>
     <w:rsid w:val="001B6EC3"/>
     <w:rsid w:val="001C41E5"/>
+    <w:rsid w:val="001C449A"/>
     <w:rsid w:val="001C55CD"/>
     <w:rsid w:val="001C67E2"/>
     <w:rsid w:val="001E2131"/>
     <w:rsid w:val="001E2434"/>
     <w:rsid w:val="001E317F"/>
     <w:rsid w:val="001E52D7"/>
     <w:rsid w:val="001E546C"/>
     <w:rsid w:val="001F3538"/>
     <w:rsid w:val="001F7DBB"/>
     <w:rsid w:val="00201BA7"/>
     <w:rsid w:val="00203CCC"/>
     <w:rsid w:val="00204DB1"/>
     <w:rsid w:val="002122CE"/>
     <w:rsid w:val="002162D7"/>
+    <w:rsid w:val="002208E0"/>
     <w:rsid w:val="00222BD1"/>
     <w:rsid w:val="0022595B"/>
     <w:rsid w:val="002322E6"/>
     <w:rsid w:val="00232746"/>
     <w:rsid w:val="00234DA3"/>
     <w:rsid w:val="00242BC6"/>
     <w:rsid w:val="0025002C"/>
     <w:rsid w:val="00257C21"/>
     <w:rsid w:val="002676B9"/>
     <w:rsid w:val="002719E0"/>
     <w:rsid w:val="002725A5"/>
     <w:rsid w:val="002730E6"/>
     <w:rsid w:val="0027488C"/>
     <w:rsid w:val="00274966"/>
     <w:rsid w:val="00287376"/>
+    <w:rsid w:val="00287B67"/>
     <w:rsid w:val="00291C05"/>
     <w:rsid w:val="00294C7D"/>
     <w:rsid w:val="00295B1B"/>
     <w:rsid w:val="00295D75"/>
     <w:rsid w:val="002A1DDA"/>
     <w:rsid w:val="002A1E2B"/>
     <w:rsid w:val="002A2A73"/>
     <w:rsid w:val="002B0488"/>
     <w:rsid w:val="002B0AA3"/>
+    <w:rsid w:val="002B6A77"/>
     <w:rsid w:val="002C2AD2"/>
     <w:rsid w:val="002C393C"/>
     <w:rsid w:val="002C52BF"/>
     <w:rsid w:val="002D0761"/>
     <w:rsid w:val="002D25CC"/>
     <w:rsid w:val="002D2F61"/>
     <w:rsid w:val="002D329F"/>
     <w:rsid w:val="002D538E"/>
     <w:rsid w:val="002D6B1B"/>
     <w:rsid w:val="002E4344"/>
+    <w:rsid w:val="002E6004"/>
     <w:rsid w:val="002F0C9E"/>
     <w:rsid w:val="002F0FA6"/>
     <w:rsid w:val="002F32B6"/>
     <w:rsid w:val="00300023"/>
     <w:rsid w:val="00305A3D"/>
     <w:rsid w:val="003155DA"/>
     <w:rsid w:val="00320706"/>
     <w:rsid w:val="0032082D"/>
     <w:rsid w:val="003228BC"/>
     <w:rsid w:val="00322BF3"/>
     <w:rsid w:val="00323C2B"/>
     <w:rsid w:val="00325D40"/>
     <w:rsid w:val="00341CF3"/>
     <w:rsid w:val="0034484F"/>
     <w:rsid w:val="00346248"/>
     <w:rsid w:val="00351624"/>
     <w:rsid w:val="00351D85"/>
     <w:rsid w:val="00355359"/>
+    <w:rsid w:val="00355A64"/>
     <w:rsid w:val="00357800"/>
     <w:rsid w:val="00357844"/>
     <w:rsid w:val="00366DCE"/>
     <w:rsid w:val="003671E6"/>
     <w:rsid w:val="003800D8"/>
     <w:rsid w:val="0038279A"/>
     <w:rsid w:val="00383103"/>
     <w:rsid w:val="00383826"/>
     <w:rsid w:val="0038479A"/>
     <w:rsid w:val="00386D1B"/>
     <w:rsid w:val="00387224"/>
     <w:rsid w:val="003872FE"/>
     <w:rsid w:val="00391ABC"/>
     <w:rsid w:val="003A0609"/>
     <w:rsid w:val="003A23EE"/>
     <w:rsid w:val="003A243C"/>
     <w:rsid w:val="003A3E53"/>
     <w:rsid w:val="003A7BC8"/>
     <w:rsid w:val="003B19CA"/>
     <w:rsid w:val="003B4DAE"/>
     <w:rsid w:val="003B6759"/>
     <w:rsid w:val="003C23DC"/>
     <w:rsid w:val="003C36A5"/>
     <w:rsid w:val="003C52FE"/>
     <w:rsid w:val="003C591A"/>
+    <w:rsid w:val="003E031C"/>
     <w:rsid w:val="003E12EA"/>
+    <w:rsid w:val="003E4A70"/>
     <w:rsid w:val="003E5EE3"/>
     <w:rsid w:val="003E73ED"/>
     <w:rsid w:val="003E7E74"/>
     <w:rsid w:val="003F3949"/>
     <w:rsid w:val="003F4892"/>
     <w:rsid w:val="003F6952"/>
     <w:rsid w:val="00406269"/>
     <w:rsid w:val="00411F43"/>
     <w:rsid w:val="00412D18"/>
     <w:rsid w:val="00414141"/>
     <w:rsid w:val="00423AA9"/>
     <w:rsid w:val="004352C3"/>
     <w:rsid w:val="00436839"/>
     <w:rsid w:val="0044476C"/>
     <w:rsid w:val="0044517B"/>
     <w:rsid w:val="0044539B"/>
     <w:rsid w:val="00451AC2"/>
     <w:rsid w:val="00456767"/>
     <w:rsid w:val="00457176"/>
     <w:rsid w:val="004617C9"/>
     <w:rsid w:val="00462A01"/>
     <w:rsid w:val="00464244"/>
     <w:rsid w:val="00465EE3"/>
     <w:rsid w:val="004672B4"/>
     <w:rsid w:val="004748A0"/>
     <w:rsid w:val="00482F76"/>
     <w:rsid w:val="0048708D"/>
     <w:rsid w:val="00487291"/>
     <w:rsid w:val="00490B6B"/>
     <w:rsid w:val="00490E0F"/>
     <w:rsid w:val="00493697"/>
     <w:rsid w:val="004A1753"/>
     <w:rsid w:val="004A1B32"/>
     <w:rsid w:val="004A203E"/>
     <w:rsid w:val="004B39C6"/>
     <w:rsid w:val="004B7E0B"/>
     <w:rsid w:val="004B7F97"/>
     <w:rsid w:val="004C0A99"/>
     <w:rsid w:val="004C2EA4"/>
     <w:rsid w:val="004C6589"/>
     <w:rsid w:val="004D0DAF"/>
     <w:rsid w:val="004D536A"/>
     <w:rsid w:val="004E4370"/>
     <w:rsid w:val="004E4C54"/>
     <w:rsid w:val="004E4CD2"/>
+    <w:rsid w:val="004E7755"/>
     <w:rsid w:val="004E7D36"/>
     <w:rsid w:val="004F21E2"/>
     <w:rsid w:val="00500A69"/>
     <w:rsid w:val="00501899"/>
     <w:rsid w:val="00510739"/>
     <w:rsid w:val="00511ADF"/>
     <w:rsid w:val="00513394"/>
     <w:rsid w:val="00514D21"/>
     <w:rsid w:val="00515C27"/>
     <w:rsid w:val="005163E5"/>
     <w:rsid w:val="00527CA4"/>
     <w:rsid w:val="00533760"/>
     <w:rsid w:val="005433DF"/>
     <w:rsid w:val="00551826"/>
     <w:rsid w:val="00573BB8"/>
     <w:rsid w:val="00580A49"/>
     <w:rsid w:val="00582955"/>
     <w:rsid w:val="00584257"/>
     <w:rsid w:val="00584EA7"/>
     <w:rsid w:val="00585493"/>
     <w:rsid w:val="00590FCA"/>
     <w:rsid w:val="00591C73"/>
     <w:rsid w:val="00593206"/>
     <w:rsid w:val="005947AA"/>
     <w:rsid w:val="00595B13"/>
+    <w:rsid w:val="005A1422"/>
     <w:rsid w:val="005C6FC6"/>
     <w:rsid w:val="005D1909"/>
     <w:rsid w:val="005D335D"/>
     <w:rsid w:val="005D5D37"/>
     <w:rsid w:val="005E048F"/>
     <w:rsid w:val="005E2A56"/>
     <w:rsid w:val="005E44FF"/>
     <w:rsid w:val="005E799E"/>
     <w:rsid w:val="005F1243"/>
+    <w:rsid w:val="005F7674"/>
     <w:rsid w:val="005F790A"/>
     <w:rsid w:val="006015E6"/>
     <w:rsid w:val="00602437"/>
     <w:rsid w:val="00610DF1"/>
+    <w:rsid w:val="006119A8"/>
     <w:rsid w:val="00611B7F"/>
     <w:rsid w:val="00617605"/>
     <w:rsid w:val="006207B0"/>
     <w:rsid w:val="00630C36"/>
     <w:rsid w:val="006341E8"/>
     <w:rsid w:val="006376A8"/>
     <w:rsid w:val="00640264"/>
     <w:rsid w:val="006438B5"/>
     <w:rsid w:val="006438C6"/>
     <w:rsid w:val="00646631"/>
     <w:rsid w:val="00646EE5"/>
     <w:rsid w:val="00652981"/>
     <w:rsid w:val="0065345B"/>
     <w:rsid w:val="00660311"/>
+    <w:rsid w:val="006670B8"/>
     <w:rsid w:val="00670093"/>
     <w:rsid w:val="006827B4"/>
     <w:rsid w:val="006852D6"/>
     <w:rsid w:val="00695F37"/>
     <w:rsid w:val="00696BAD"/>
     <w:rsid w:val="0069784A"/>
     <w:rsid w:val="006C1B77"/>
     <w:rsid w:val="006C5EBD"/>
     <w:rsid w:val="006D3A92"/>
     <w:rsid w:val="006D487B"/>
     <w:rsid w:val="006E1188"/>
     <w:rsid w:val="006E2DB4"/>
     <w:rsid w:val="006E3DAF"/>
     <w:rsid w:val="006E5803"/>
     <w:rsid w:val="006E73E5"/>
     <w:rsid w:val="006F4532"/>
     <w:rsid w:val="006F45F3"/>
     <w:rsid w:val="006F623A"/>
     <w:rsid w:val="006F6BC1"/>
     <w:rsid w:val="006F6C8C"/>
     <w:rsid w:val="00712959"/>
     <w:rsid w:val="00712ED0"/>
     <w:rsid w:val="00714B0C"/>
     <w:rsid w:val="00734609"/>
     <w:rsid w:val="00740104"/>
+    <w:rsid w:val="00740CFA"/>
     <w:rsid w:val="00741576"/>
+    <w:rsid w:val="0075053E"/>
     <w:rsid w:val="0075143F"/>
     <w:rsid w:val="007560C1"/>
     <w:rsid w:val="007568CC"/>
     <w:rsid w:val="007605FB"/>
     <w:rsid w:val="00760C77"/>
     <w:rsid w:val="00760F2D"/>
     <w:rsid w:val="0076247E"/>
     <w:rsid w:val="00770ED0"/>
     <w:rsid w:val="00776DD2"/>
     <w:rsid w:val="007863FA"/>
     <w:rsid w:val="00790DCB"/>
     <w:rsid w:val="00791DBA"/>
+    <w:rsid w:val="00793EC2"/>
     <w:rsid w:val="007A0BA4"/>
     <w:rsid w:val="007A302B"/>
     <w:rsid w:val="007A3ED3"/>
     <w:rsid w:val="007A7B6B"/>
     <w:rsid w:val="007B02AB"/>
     <w:rsid w:val="007B1BB4"/>
     <w:rsid w:val="007B3A07"/>
     <w:rsid w:val="007D00D6"/>
     <w:rsid w:val="007D2383"/>
     <w:rsid w:val="007E324D"/>
     <w:rsid w:val="007F21F9"/>
     <w:rsid w:val="007F485E"/>
     <w:rsid w:val="007F4F8E"/>
     <w:rsid w:val="007F6E9E"/>
     <w:rsid w:val="008042BA"/>
     <w:rsid w:val="00810D19"/>
     <w:rsid w:val="008130CA"/>
     <w:rsid w:val="008218C4"/>
     <w:rsid w:val="00823268"/>
     <w:rsid w:val="008251DE"/>
     <w:rsid w:val="00825822"/>
     <w:rsid w:val="008336D2"/>
     <w:rsid w:val="00834D94"/>
     <w:rsid w:val="00836817"/>
     <w:rsid w:val="00837131"/>
     <w:rsid w:val="00844817"/>
     <w:rsid w:val="0085093A"/>
     <w:rsid w:val="00850D6D"/>
     <w:rsid w:val="008538F8"/>
     <w:rsid w:val="00866776"/>
     <w:rsid w:val="0086773B"/>
     <w:rsid w:val="0086775F"/>
     <w:rsid w:val="00880148"/>
     <w:rsid w:val="00882613"/>
     <w:rsid w:val="00886471"/>
     <w:rsid w:val="00895A9C"/>
     <w:rsid w:val="008B35BD"/>
     <w:rsid w:val="008B553C"/>
     <w:rsid w:val="008C5F7A"/>
     <w:rsid w:val="008C68D9"/>
     <w:rsid w:val="008C7848"/>
     <w:rsid w:val="008D4A8A"/>
     <w:rsid w:val="008D5035"/>
+    <w:rsid w:val="008D5712"/>
     <w:rsid w:val="008E099F"/>
     <w:rsid w:val="008E12AD"/>
     <w:rsid w:val="008E147C"/>
     <w:rsid w:val="008E152D"/>
     <w:rsid w:val="008E564A"/>
     <w:rsid w:val="008F1B9D"/>
     <w:rsid w:val="008F60CB"/>
     <w:rsid w:val="008F7370"/>
     <w:rsid w:val="00901FD4"/>
     <w:rsid w:val="009030DB"/>
     <w:rsid w:val="00904425"/>
+    <w:rsid w:val="00904892"/>
     <w:rsid w:val="00907838"/>
     <w:rsid w:val="00922014"/>
     <w:rsid w:val="00922017"/>
     <w:rsid w:val="00924C71"/>
     <w:rsid w:val="0093173F"/>
     <w:rsid w:val="00932A74"/>
     <w:rsid w:val="0093344C"/>
     <w:rsid w:val="00940B51"/>
     <w:rsid w:val="00950FF3"/>
     <w:rsid w:val="00951960"/>
     <w:rsid w:val="00953351"/>
     <w:rsid w:val="00953A25"/>
     <w:rsid w:val="0095626E"/>
     <w:rsid w:val="00963AE6"/>
     <w:rsid w:val="009648E4"/>
     <w:rsid w:val="0097404C"/>
     <w:rsid w:val="009813C0"/>
     <w:rsid w:val="00982BCD"/>
     <w:rsid w:val="009867B7"/>
+    <w:rsid w:val="009A1A04"/>
     <w:rsid w:val="009A26E9"/>
     <w:rsid w:val="009A28A3"/>
     <w:rsid w:val="009A703B"/>
     <w:rsid w:val="009A75AD"/>
     <w:rsid w:val="009A7D8E"/>
     <w:rsid w:val="009B2620"/>
     <w:rsid w:val="009B538C"/>
     <w:rsid w:val="009C10B2"/>
     <w:rsid w:val="009C556D"/>
     <w:rsid w:val="009C5AC4"/>
     <w:rsid w:val="009C771C"/>
     <w:rsid w:val="009D1D29"/>
     <w:rsid w:val="009D31A7"/>
     <w:rsid w:val="009D39C9"/>
     <w:rsid w:val="009E0547"/>
     <w:rsid w:val="009E233A"/>
+    <w:rsid w:val="009E6483"/>
     <w:rsid w:val="009E7540"/>
     <w:rsid w:val="009F62A7"/>
     <w:rsid w:val="00A02D81"/>
     <w:rsid w:val="00A05330"/>
+    <w:rsid w:val="00A1261D"/>
     <w:rsid w:val="00A12741"/>
     <w:rsid w:val="00A213F9"/>
     <w:rsid w:val="00A219B3"/>
     <w:rsid w:val="00A2271C"/>
     <w:rsid w:val="00A269EF"/>
     <w:rsid w:val="00A32B7C"/>
     <w:rsid w:val="00A40A2F"/>
     <w:rsid w:val="00A459D9"/>
     <w:rsid w:val="00A533FD"/>
     <w:rsid w:val="00A543B6"/>
     <w:rsid w:val="00A55E29"/>
     <w:rsid w:val="00A60166"/>
     <w:rsid w:val="00A62A98"/>
     <w:rsid w:val="00A655EE"/>
     <w:rsid w:val="00A658CC"/>
     <w:rsid w:val="00A67E7E"/>
     <w:rsid w:val="00A82909"/>
     <w:rsid w:val="00A8442F"/>
     <w:rsid w:val="00A85DCD"/>
     <w:rsid w:val="00A912E5"/>
     <w:rsid w:val="00A956A9"/>
     <w:rsid w:val="00AA0537"/>
     <w:rsid w:val="00AA0B69"/>
     <w:rsid w:val="00AA1703"/>
     <w:rsid w:val="00AA251A"/>
     <w:rsid w:val="00AA6838"/>
     <w:rsid w:val="00AB3904"/>
     <w:rsid w:val="00AC0B8E"/>
     <w:rsid w:val="00AC3F81"/>
     <w:rsid w:val="00AC69F2"/>
     <w:rsid w:val="00AD0DFB"/>
     <w:rsid w:val="00AE086C"/>
     <w:rsid w:val="00AF2D62"/>
     <w:rsid w:val="00AF4187"/>
     <w:rsid w:val="00AF4695"/>
     <w:rsid w:val="00AF5BCE"/>
     <w:rsid w:val="00AF5E6B"/>
     <w:rsid w:val="00AF673C"/>
     <w:rsid w:val="00AF685E"/>
     <w:rsid w:val="00B033FA"/>
     <w:rsid w:val="00B0440A"/>
     <w:rsid w:val="00B21B90"/>
     <w:rsid w:val="00B227AE"/>
+    <w:rsid w:val="00B22C8F"/>
+    <w:rsid w:val="00B3097C"/>
     <w:rsid w:val="00B34A5F"/>
     <w:rsid w:val="00B35C64"/>
     <w:rsid w:val="00B44291"/>
     <w:rsid w:val="00B450B0"/>
     <w:rsid w:val="00B47E37"/>
     <w:rsid w:val="00B513BE"/>
     <w:rsid w:val="00B52191"/>
     <w:rsid w:val="00B5441A"/>
     <w:rsid w:val="00B70211"/>
     <w:rsid w:val="00B724CF"/>
     <w:rsid w:val="00B746B2"/>
     <w:rsid w:val="00B75572"/>
     <w:rsid w:val="00B80D1D"/>
     <w:rsid w:val="00B87D71"/>
     <w:rsid w:val="00B906E9"/>
     <w:rsid w:val="00BA5F62"/>
     <w:rsid w:val="00BA65DF"/>
     <w:rsid w:val="00BB0251"/>
     <w:rsid w:val="00BB526D"/>
     <w:rsid w:val="00BC2F88"/>
     <w:rsid w:val="00BC443D"/>
     <w:rsid w:val="00BC67A6"/>
     <w:rsid w:val="00BD20F5"/>
     <w:rsid w:val="00BD7831"/>
     <w:rsid w:val="00BD7FF7"/>
     <w:rsid w:val="00BE012D"/>
     <w:rsid w:val="00BF409A"/>
     <w:rsid w:val="00C010D1"/>
     <w:rsid w:val="00C01BEF"/>
     <w:rsid w:val="00C04C30"/>
     <w:rsid w:val="00C11133"/>
     <w:rsid w:val="00C11365"/>
     <w:rsid w:val="00C11BEF"/>
     <w:rsid w:val="00C16B1A"/>
     <w:rsid w:val="00C17EBF"/>
     <w:rsid w:val="00C227C6"/>
     <w:rsid w:val="00C23991"/>
     <w:rsid w:val="00C25168"/>
     <w:rsid w:val="00C27D09"/>
     <w:rsid w:val="00C30FC6"/>
     <w:rsid w:val="00C319DB"/>
     <w:rsid w:val="00C364EA"/>
     <w:rsid w:val="00C37425"/>
     <w:rsid w:val="00C43151"/>
     <w:rsid w:val="00C52A5A"/>
     <w:rsid w:val="00C5696B"/>
     <w:rsid w:val="00C56DCC"/>
+    <w:rsid w:val="00C57BC0"/>
+    <w:rsid w:val="00C625D5"/>
     <w:rsid w:val="00C6739C"/>
     <w:rsid w:val="00C70460"/>
     <w:rsid w:val="00C808B9"/>
     <w:rsid w:val="00C86E4E"/>
     <w:rsid w:val="00C9121F"/>
     <w:rsid w:val="00C96D15"/>
     <w:rsid w:val="00C97953"/>
     <w:rsid w:val="00CA629A"/>
+    <w:rsid w:val="00CB600E"/>
     <w:rsid w:val="00CB65A9"/>
     <w:rsid w:val="00CC4A41"/>
     <w:rsid w:val="00CD0D43"/>
     <w:rsid w:val="00D02133"/>
     <w:rsid w:val="00D04E65"/>
     <w:rsid w:val="00D072E6"/>
     <w:rsid w:val="00D34E28"/>
     <w:rsid w:val="00D37D5E"/>
     <w:rsid w:val="00D41C58"/>
     <w:rsid w:val="00D4471A"/>
     <w:rsid w:val="00D47341"/>
     <w:rsid w:val="00D51EE1"/>
     <w:rsid w:val="00D52971"/>
     <w:rsid w:val="00D53A7D"/>
     <w:rsid w:val="00D5437F"/>
     <w:rsid w:val="00D62BDD"/>
     <w:rsid w:val="00D64242"/>
     <w:rsid w:val="00D71BEC"/>
     <w:rsid w:val="00D73577"/>
     <w:rsid w:val="00D74459"/>
     <w:rsid w:val="00D82BE9"/>
     <w:rsid w:val="00D866B5"/>
     <w:rsid w:val="00D95A69"/>
     <w:rsid w:val="00DA51C2"/>
     <w:rsid w:val="00DA605B"/>
@@ -17929,50 +18250,51 @@
     <w:rsid w:val="00E122B5"/>
     <w:rsid w:val="00E17608"/>
     <w:rsid w:val="00E204C5"/>
     <w:rsid w:val="00E20AB4"/>
     <w:rsid w:val="00E3689E"/>
     <w:rsid w:val="00E40FD9"/>
     <w:rsid w:val="00E46E4E"/>
     <w:rsid w:val="00E53750"/>
     <w:rsid w:val="00E657B9"/>
     <w:rsid w:val="00E745EF"/>
     <w:rsid w:val="00E75A18"/>
     <w:rsid w:val="00E767BE"/>
     <w:rsid w:val="00E84E97"/>
     <w:rsid w:val="00E94C62"/>
     <w:rsid w:val="00EA0F39"/>
     <w:rsid w:val="00EA4EB9"/>
     <w:rsid w:val="00EA55A4"/>
     <w:rsid w:val="00EA5EF9"/>
     <w:rsid w:val="00EA77F9"/>
     <w:rsid w:val="00EB2D0B"/>
     <w:rsid w:val="00EC689E"/>
     <w:rsid w:val="00EC7E33"/>
     <w:rsid w:val="00ED04B0"/>
     <w:rsid w:val="00ED6579"/>
     <w:rsid w:val="00EE0216"/>
+    <w:rsid w:val="00EE1343"/>
     <w:rsid w:val="00EE22D9"/>
     <w:rsid w:val="00EE4B31"/>
     <w:rsid w:val="00EF0910"/>
     <w:rsid w:val="00EF1652"/>
     <w:rsid w:val="00EF67A3"/>
     <w:rsid w:val="00EF7A7D"/>
     <w:rsid w:val="00F00334"/>
     <w:rsid w:val="00F0123B"/>
     <w:rsid w:val="00F021C2"/>
     <w:rsid w:val="00F05332"/>
     <w:rsid w:val="00F11AC4"/>
     <w:rsid w:val="00F1624B"/>
     <w:rsid w:val="00F24B6B"/>
     <w:rsid w:val="00F27AA7"/>
     <w:rsid w:val="00F306C4"/>
     <w:rsid w:val="00F31635"/>
     <w:rsid w:val="00F34711"/>
     <w:rsid w:val="00F34CAD"/>
     <w:rsid w:val="00F359F2"/>
     <w:rsid w:val="00F418A1"/>
     <w:rsid w:val="00F41B34"/>
     <w:rsid w:val="00F632BB"/>
     <w:rsid w:val="00F675C4"/>
     <w:rsid w:val="00F7169C"/>
     <w:rsid w:val="00F77B08"/>
@@ -17985,94 +18307,95 @@
     <w:rsid w:val="00F94064"/>
     <w:rsid w:val="00F96A6B"/>
     <w:rsid w:val="00F973E2"/>
     <w:rsid w:val="00FA1830"/>
     <w:rsid w:val="00FA1B84"/>
     <w:rsid w:val="00FA2970"/>
     <w:rsid w:val="00FA3200"/>
     <w:rsid w:val="00FA57D4"/>
     <w:rsid w:val="00FA5FCC"/>
     <w:rsid w:val="00FA753A"/>
     <w:rsid w:val="00FB27DD"/>
     <w:rsid w:val="00FC3E95"/>
     <w:rsid w:val="00FC471B"/>
     <w:rsid w:val="00FD170F"/>
     <w:rsid w:val="00FD1D42"/>
     <w:rsid w:val="00FD21A8"/>
     <w:rsid w:val="00FD3B36"/>
     <w:rsid w:val="00FD67B2"/>
     <w:rsid w:val="00FD6BC5"/>
     <w:rsid w:val="00FE0FB8"/>
     <w:rsid w:val="00FE114E"/>
     <w:rsid w:val="00FE2FD5"/>
     <w:rsid w:val="00FE45F1"/>
     <w:rsid w:val="00FE46F3"/>
     <w:rsid w:val="00FE4780"/>
+    <w:rsid w:val="00FE509D"/>
     <w:rsid w:val="00FF3530"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4EFB6986"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C6E51F5F-8614-4EE5-8FD4-22EA4ACEFF56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18400,50 +18723,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003228BC"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A60166"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -18711,77 +19039,89 @@
     <w:name w:val="Soggetto commento Carattere"/>
     <w:link w:val="Soggettocommento"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E2A56"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="0086775F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisione">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00341CF3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Menzionenonrisolta1">
+    <w:name w:val="Menzione non risolta1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C6589"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00320706"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C625D5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218786657">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="221524491">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19126,59 +19466,61 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106076519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medici.competenti@unife.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dottorato@unife.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:concorsi@unife.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:concorsi@unife.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ufficiopta@unife.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ripsa@unife.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sicurezza@unife.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19450,78 +19792,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77190AE9-2145-41A1-B199-73F8AB043FB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>14173</Characters>
+  <Pages>1</Pages>
+  <Words>2536</Words>
+  <Characters>14456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
+  <Lines>120</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unife</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16626</CharactersWithSpaces>
+  <CharactersWithSpaces>16959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>196657</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:dottorato@unife.it</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6357069</vt:i4>
       </vt:variant>
       <vt:variant>